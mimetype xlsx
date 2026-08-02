--- v0 (2026-05-03)
+++ v1 (2026-08-02)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCC9A0DE-F8D9-4114-9306-35CCF7558197}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{514C09C0-96EE-4317-B6B4-EBB954013E76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="480" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Лист2!$A$3:$M$341</definedName>
   </definedNames>
   <calcPr calcId="125725" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="529">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2201" uniqueCount="565">
   <si>
     <t>Channel 5</t>
   </si>
   <si>
     <t>C. Chanel</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>Dune</t>
   </si>
   <si>
     <t>Lancôme</t>
   </si>
   <si>
     <t>SENSI</t>
   </si>
   <si>
     <t>G.Armani</t>
   </si>
   <si>
     <t>Opium</t>
   </si>
   <si>
@@ -1519,53 +1519,50 @@
   <si>
     <t>Candy Baby 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Pink Sorbet 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Drunk in Love 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>White Summer 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Shine Diamond 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Vanilla Love 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Devil’s Girl 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
     <t>Red Royal 72% маркировка (Договор обязателен)</t>
   </si>
   <si>
-    <t>розовая коллекция JOY of PINK только маркировка, отгрузка после подписания договора</t>
-[...1 lines deleted...]
-  <si>
     <t>НОВИНКИ!</t>
   </si>
   <si>
     <t>арбуз</t>
   </si>
   <si>
     <t>вдохновлен MOSCHINO «TOY 2 BUBBLE GUM»</t>
   </si>
   <si>
     <t>вдохновлен ESCADA «SORBETTO ROSSO»</t>
   </si>
   <si>
     <t>вдохновлен TOM FORD «SOLEIL BLANC»</t>
   </si>
   <si>
     <t>вдохновлен KILIAN «ANGEL'S SHARE»</t>
   </si>
   <si>
     <t>вдохновлен KAJAL «ALMAZ»</t>
   </si>
   <si>
     <t>вдохновлен HAUTE FRAGRANCE COMPANY «DEVIL'S INTRIGUE»</t>
   </si>
   <si>
     <t>вдохновлен ZIELINSKI &amp; ROZEN «VANILLA BLEND»</t>
@@ -1591,97 +1588,208 @@
   <si>
     <t>Blue Seduction</t>
   </si>
   <si>
     <t>729U</t>
   </si>
   <si>
     <t>Tom Ford (Oud Wood) 72%</t>
   </si>
   <si>
     <t>730F</t>
   </si>
   <si>
     <t>Tom Ford (Black Orchid) 72%</t>
   </si>
   <si>
     <t>731U</t>
   </si>
   <si>
     <t>Zielinski (Pepper&amp;Amber) 72%</t>
   </si>
   <si>
     <t>734U</t>
   </si>
   <si>
-    <t xml:space="preserve">Montale (Soleil de Capri) 72% </t>
-[...4 lines deleted...]
-  <si>
     <t>732U</t>
   </si>
   <si>
     <t>733F</t>
   </si>
   <si>
     <t>Attar Collection Musk Kashmir 72%</t>
   </si>
   <si>
     <t>Mancera Coco Vanille 72%</t>
   </si>
   <si>
     <t>Tiffany&amp;Co  72% маркировка Новинка</t>
   </si>
   <si>
     <t xml:space="preserve">Tiffany </t>
+  </si>
+  <si>
+    <t>Chanel 5</t>
+  </si>
+  <si>
+    <t>Women</t>
+  </si>
+  <si>
+    <t>Unisex</t>
+  </si>
+  <si>
+    <t>Victoria&amp;apos;s Secret</t>
+  </si>
+  <si>
+    <t>THOMAS KOSMALA</t>
+  </si>
+  <si>
+    <t>Kilian</t>
   </si>
   <si>
     <r>
       <t>Hugo Boss</t>
     </r>
     <r>
       <rPr>
-        <sz val="16"/>
+        <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Chanel 5</t>
+    <t>розовая коллекция JOY of PINK только маркировка, отгрузка после подписания договора!!!</t>
+  </si>
+  <si>
+    <t>Dolce&amp;Gabbana</t>
+  </si>
+  <si>
+    <t>Lancome</t>
+  </si>
+  <si>
+    <t>Just a Kiss 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>No 4 APRES L&amp;apos;AMOUR 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>PURE SEDUCTION 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>DOLCE PEONY 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>Princess 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>NIGHT ROSE 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>Vanilla sex 72% маркировка (Договор обязателен)</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier</t>
+  </si>
+  <si>
+    <t>ALIVE  72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>MY BURBERRY BLUSH  72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>SCANDAL 72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>Dolce Gabbana</t>
+  </si>
+  <si>
+    <t>736U</t>
+  </si>
+  <si>
+    <t>737F</t>
+  </si>
+  <si>
+    <t>740U</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 735F </t>
+  </si>
+  <si>
+    <t>738U</t>
+  </si>
+  <si>
+    <t>739M</t>
+  </si>
+  <si>
+    <t>Lancome </t>
+  </si>
+  <si>
+    <t>Narciso Rodriques</t>
+  </si>
+  <si>
+    <t>FUCKING FABULOUS  (Tom Ford) 72%    НОВИНКА!!!</t>
+  </si>
+  <si>
+    <t>Montale (Soleil de Capri) 72%  НОВИНКА</t>
+  </si>
+  <si>
+    <t>FORBIDDEN GAMES (Killian) 72% НОВИНКА</t>
+  </si>
+  <si>
+    <t>Ganymede (Mars-Antoine Barrois) 72% НОВИНКА</t>
+  </si>
+  <si>
+    <t>Blanche (Byredo) 72% НОВИНКА</t>
+  </si>
+  <si>
+    <t>SANTAL 33 (Le Labo) 72% НОВИНКА</t>
+  </si>
+  <si>
+    <t>NOIR EXTREME (Tom Ford) 72% НОВИНКА</t>
+  </si>
+  <si>
+    <t>Blue Intense  72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>I' Interdit Intence 72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>LA NUIT TRESOR 72% маркировка Новинка</t>
+  </si>
+  <si>
+    <t>PURE MUSC 72% маркировка Новинка</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1729,173 +1837,167 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF2C2D2E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
-[...6 lines deleted...]
-      <sz val="16"/>
+      <sz val="12"/>
       <color rgb="FF2C2D2E"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="16"/>
-[...7 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="12"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1943,235 +2045,245 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>355</xdr:row>
-      <xdr:rowOff>48358</xdr:rowOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>106973</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FA05BC6-8D3F-4391-97EA-0C67110955CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2388577" y="66118154"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ru-RU"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>355</xdr:row>
-      <xdr:rowOff>48358</xdr:rowOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>106973</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5D59D4F-E76B-4D4F-AC2B-3B6DFD949323}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="476250" y="66118154"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -2466,5615 +2578,5419 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M447"/>
+  <dimension ref="A1:M388"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C45" sqref="C45"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A313" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C321" sqref="C321"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="20.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.140625" style="53" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="10.140625" style="44"/>
+    <col min="1" max="1" width="7.140625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="31.42578125" style="33" customWidth="1"/>
+    <col min="3" max="3" width="57.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" style="34" customWidth="1"/>
+    <col min="5" max="10" width="10.140625" style="34"/>
+    <col min="11" max="11" width="1.28515625" style="34" customWidth="1"/>
+    <col min="12" max="13" width="10.140625" style="34" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="10.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="34" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="34">
+      <c r="A2" s="35">
         <v>101</v>
       </c>
-      <c r="B2" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="54" t="s">
+      <c r="B2" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C2" s="36" t="s">
+        <v>524</v>
+      </c>
+      <c r="D2" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="35">
+        <v>102</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>161</v>
+      </c>
+      <c r="D3" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="35">
+        <v>104</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="35">
+        <v>105</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>162</v>
+      </c>
+      <c r="D5" s="36" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="35">
+        <v>106</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>163</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="35">
+        <v>107</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="35">
+        <v>108</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="35">
+        <v>109</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>280</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="35">
+        <v>110</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="35">
+        <v>112</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="35">
+        <v>118</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="35">
+        <v>120</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="35">
+        <v>127</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="35">
+        <v>130</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="35">
+        <v>134</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="35">
+        <v>135</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="35">
+        <v>136</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="35">
+        <v>139</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="35">
+        <v>141</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="35">
+        <v>142</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>143</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="35">
+        <v>146</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="35">
+        <v>147</v>
+      </c>
+      <c r="B24" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="35">
+        <v>151</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="36" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="35">
+        <v>152</v>
+      </c>
+      <c r="B26" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="36" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="35">
+        <v>154</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="36" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="35">
+        <v>155</v>
+      </c>
+      <c r="B28" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="35">
+        <v>159</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="35">
+        <v>162</v>
+      </c>
+      <c r="B30" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>176</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="35">
+        <v>165</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="35">
+        <v>168</v>
+      </c>
+      <c r="B32" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="35">
+        <v>171</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>187</v>
+      </c>
+      <c r="D33" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="35">
+        <v>184</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="D34" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="35">
+        <v>185</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="D35" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="35">
+        <v>190</v>
+      </c>
+      <c r="B36" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="35">
+        <v>191</v>
+      </c>
+      <c r="B37" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>185</v>
+      </c>
+      <c r="D37" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="35">
+        <v>192</v>
+      </c>
+      <c r="B38" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="35">
+        <v>193</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="35">
+        <v>194</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="36">
+        <v>212</v>
+      </c>
+      <c r="D40" s="36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="35">
+        <v>195</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="36" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="35">
+        <v>196</v>
+      </c>
+      <c r="B42" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="35">
+        <v>197</v>
+      </c>
+      <c r="B43" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" s="36" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="35">
+        <v>198</v>
+      </c>
+      <c r="B44" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="35">
+        <v>199</v>
+      </c>
+      <c r="B45" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" s="36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="35">
+        <v>200</v>
+      </c>
+      <c r="B46" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C46" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="D46" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="35">
+        <v>201</v>
+      </c>
+      <c r="B47" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C47" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="35">
+        <v>202</v>
+      </c>
+      <c r="B48" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C48" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="35">
+        <v>203</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C49" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="D49" s="36" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="35">
+        <v>204</v>
+      </c>
+      <c r="B50" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="D50" s="36" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="35">
+        <v>205</v>
+      </c>
+      <c r="B51" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="D51" s="37" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="35">
+        <v>206</v>
+      </c>
+      <c r="B52" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>278</v>
+      </c>
+      <c r="D52" s="36" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="35">
+        <v>207</v>
+      </c>
+      <c r="B53" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C53" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="D53" s="36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="39">
+        <v>208</v>
+      </c>
+      <c r="B54" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C54" s="40" t="s">
+        <v>275</v>
+      </c>
+      <c r="D54" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="39">
+        <v>210</v>
+      </c>
+      <c r="B55" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C55" s="40" t="s">
+        <v>276</v>
+      </c>
+      <c r="D55" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="39">
+        <v>211</v>
+      </c>
+      <c r="B56" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C56" s="40" t="s">
+        <v>291</v>
+      </c>
+      <c r="D56" s="40" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="39">
+        <v>212</v>
+      </c>
+      <c r="B57" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" s="40" t="s">
+        <v>290</v>
+      </c>
+      <c r="D57" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="39">
+        <v>213</v>
+      </c>
+      <c r="B58" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C58" s="40" t="s">
+        <v>289</v>
+      </c>
+      <c r="D58" s="40" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="39">
+        <v>214</v>
+      </c>
+      <c r="B59" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C59" s="40" t="s">
+        <v>288</v>
+      </c>
+      <c r="D59" s="40" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="39">
+        <v>215</v>
+      </c>
+      <c r="B60" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C60" s="40" t="s">
+        <v>301</v>
+      </c>
+      <c r="D60" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" s="39">
+        <v>216</v>
+      </c>
+      <c r="B61" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C61" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="D61" s="40" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="39">
+        <v>217</v>
+      </c>
+      <c r="B62" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C62" s="40" t="s">
+        <v>388</v>
+      </c>
+      <c r="D62" s="40" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="39">
+        <v>218</v>
+      </c>
+      <c r="B63" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C63" s="40" t="s">
+        <v>389</v>
+      </c>
+      <c r="D63" s="40" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="39">
+        <v>219</v>
+      </c>
+      <c r="B64" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>319</v>
+      </c>
+      <c r="D64" s="40" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="39">
+        <v>220</v>
+      </c>
+      <c r="B65" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>402</v>
+      </c>
+      <c r="D65" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="39">
+        <v>221</v>
+      </c>
+      <c r="B66" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C66" s="40" t="s">
+        <v>274</v>
+      </c>
+      <c r="D66" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="35">
+        <v>222</v>
+      </c>
+      <c r="B67" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C67" s="36" t="s">
+        <v>326</v>
+      </c>
+      <c r="D67" s="36" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="35">
+        <v>223</v>
+      </c>
+      <c r="B68" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C68" s="40" t="s">
+        <v>331</v>
+      </c>
+      <c r="D68" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" s="35">
+        <v>224</v>
+      </c>
+      <c r="B69" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C69" s="36" t="s">
+        <v>332</v>
+      </c>
+      <c r="D69" s="36" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="35">
+        <v>225</v>
+      </c>
+      <c r="B70" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" s="36" t="s">
+        <v>340</v>
+      </c>
+      <c r="D70" s="40" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="35">
+        <v>226</v>
+      </c>
+      <c r="B71" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C71" s="36" t="s">
+        <v>390</v>
+      </c>
+      <c r="D71" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="35">
+        <v>227</v>
+      </c>
+      <c r="B72" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C72" s="36" t="s">
+        <v>391</v>
+      </c>
+      <c r="D72" s="40" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" s="39">
+        <v>228</v>
+      </c>
+      <c r="B73" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C73" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="D73" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="39">
+        <v>229</v>
+      </c>
+      <c r="B74" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="40" t="s">
+        <v>392</v>
+      </c>
+      <c r="D74" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="39">
+        <v>230</v>
+      </c>
+      <c r="B75" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C75" s="40" t="s">
+        <v>393</v>
+      </c>
+      <c r="D75" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" s="39">
+        <v>231</v>
+      </c>
+      <c r="B76" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C76" s="40" t="s">
+        <v>394</v>
+      </c>
+      <c r="D76" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="39">
+        <v>232</v>
+      </c>
+      <c r="B77" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C77" s="40" t="s">
+        <v>395</v>
+      </c>
+      <c r="D77" s="40" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="39">
+        <v>233</v>
+      </c>
+      <c r="B78" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C78" s="40" t="s">
+        <v>397</v>
+      </c>
+      <c r="D78" s="40" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="39">
+        <v>234</v>
+      </c>
+      <c r="B79" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C79" s="40" t="s">
+        <v>398</v>
+      </c>
+      <c r="D79" s="40" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" s="39">
+        <v>235</v>
+      </c>
+      <c r="B80" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C80" s="40" t="s">
+        <v>399</v>
+      </c>
+      <c r="D80" s="40" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="39">
+        <v>236</v>
+      </c>
+      <c r="B81" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C81" s="40" t="s">
+        <v>400</v>
+      </c>
+      <c r="D81" s="40" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="42">
+        <v>237</v>
+      </c>
+      <c r="B82" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C82" s="25" t="s">
+        <v>367</v>
+      </c>
+      <c r="D82" s="25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" s="42">
+        <v>238</v>
+      </c>
+      <c r="B83" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C83" s="43" t="s">
+        <v>470</v>
+      </c>
+      <c r="D83" s="43" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" s="42">
+        <v>239</v>
+      </c>
+      <c r="B84" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C84" s="43" t="s">
+        <v>477</v>
+      </c>
+      <c r="D84" s="43" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" s="39">
+        <v>244</v>
+      </c>
+      <c r="B85" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C85" s="40" t="s">
+        <v>272</v>
+      </c>
+      <c r="D85" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" s="39">
+        <v>260</v>
+      </c>
+      <c r="B86" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C86" s="40" t="s">
+        <v>271</v>
+      </c>
+      <c r="D86" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" s="39">
+        <v>261</v>
+      </c>
+      <c r="B87" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C87" s="40" t="s">
+        <v>270</v>
+      </c>
+      <c r="D87" s="40" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" s="39">
+        <v>262</v>
+      </c>
+      <c r="B88" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C88" s="40">
+        <v>212</v>
+      </c>
+      <c r="D88" s="40" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" s="39">
+        <v>263</v>
+      </c>
+      <c r="B89" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C89" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="D89" s="40" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" s="39">
+        <v>264</v>
+      </c>
+      <c r="B90" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C90" s="40" t="s">
+        <v>266</v>
+      </c>
+      <c r="D90" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" s="39">
+        <v>265</v>
+      </c>
+      <c r="B91" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C91" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="D91" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" s="39">
+        <v>266</v>
+      </c>
+      <c r="B92" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C92" s="40" t="s">
+        <v>265</v>
+      </c>
+      <c r="D92" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A93" s="39">
+        <v>267</v>
+      </c>
+      <c r="B93" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C93" s="40" t="s">
+        <v>268</v>
+      </c>
+      <c r="D93" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" s="39">
+        <v>268</v>
+      </c>
+      <c r="B94" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C94" s="40" t="s">
+        <v>232</v>
+      </c>
+      <c r="D94" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A95" s="39">
+        <v>269</v>
+      </c>
+      <c r="B95" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C95" s="44" t="s">
+        <v>231</v>
+      </c>
+      <c r="D95" s="44" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A96" s="39">
+        <v>270</v>
+      </c>
+      <c r="B96" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="D96" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A97" s="39">
+        <v>271</v>
+      </c>
+      <c r="B97" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C97" s="40" t="s">
+        <v>483</v>
+      </c>
+      <c r="D97" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A98" s="39">
+        <v>272</v>
+      </c>
+      <c r="B98" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C98" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" s="40" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A99" s="39">
+        <v>273</v>
+      </c>
+      <c r="B99" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C99" s="40" t="s">
+        <v>261</v>
+      </c>
+      <c r="D99" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" s="39">
+        <v>274</v>
+      </c>
+      <c r="B100" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C100" s="40" t="s">
+        <v>263</v>
+      </c>
+      <c r="D100" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A101" s="39">
+        <v>275</v>
+      </c>
+      <c r="B101" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C101" s="40" t="s">
+        <v>262</v>
+      </c>
+      <c r="D101" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" s="39">
+        <v>276</v>
+      </c>
+      <c r="B102" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C102" s="40" t="s">
+        <v>260</v>
+      </c>
+      <c r="D102" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A103" s="39">
+        <v>277</v>
+      </c>
+      <c r="B103" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C103" s="40" t="s">
+        <v>259</v>
+      </c>
+      <c r="D103" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" s="39">
+        <v>278</v>
+      </c>
+      <c r="B104" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C104" s="40" t="s">
+        <v>258</v>
+      </c>
+      <c r="D104" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A105" s="39">
+        <v>279</v>
+      </c>
+      <c r="B105" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C105" s="40" t="s">
+        <v>257</v>
+      </c>
+      <c r="D105" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A106" s="39">
+        <v>280</v>
+      </c>
+      <c r="B106" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C106" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="D106" s="40" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A107" s="39">
+        <v>281</v>
+      </c>
+      <c r="B107" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C107" s="40" t="s">
+        <v>256</v>
+      </c>
+      <c r="D107" s="40" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A108" s="39">
+        <v>282</v>
+      </c>
+      <c r="B108" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C108" s="40" t="s">
+        <v>255</v>
+      </c>
+      <c r="D108" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A109" s="39">
+        <v>283</v>
+      </c>
+      <c r="B109" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C109" s="40" t="s">
+        <v>254</v>
+      </c>
+      <c r="D109" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A110" s="39">
+        <v>284</v>
+      </c>
+      <c r="B110" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C110" s="40" t="s">
+        <v>253</v>
+      </c>
+      <c r="D110" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A111" s="39">
+        <v>285</v>
+      </c>
+      <c r="B111" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C111" s="40" t="s">
+        <v>252</v>
+      </c>
+      <c r="D111" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A112" s="39">
+        <v>286</v>
+      </c>
+      <c r="B112" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C112" s="40" t="s">
+        <v>251</v>
+      </c>
+      <c r="D112" s="40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A113" s="39">
+        <v>287</v>
+      </c>
+      <c r="B113" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C113" s="40" t="s">
+        <v>250</v>
+      </c>
+      <c r="D113" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A114" s="39">
+        <v>288</v>
+      </c>
+      <c r="B114" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C114" s="40" t="s">
+        <v>249</v>
+      </c>
+      <c r="D114" s="40" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A115" s="39">
+        <v>289</v>
+      </c>
+      <c r="B115" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C115" s="40" t="s">
+        <v>248</v>
+      </c>
+      <c r="D115" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A116" s="39">
+        <v>290</v>
+      </c>
+      <c r="B116" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C116" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="D116" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A117" s="39">
+        <v>291</v>
+      </c>
+      <c r="B117" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C117" s="40" t="s">
+        <v>246</v>
+      </c>
+      <c r="D117" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A118" s="45">
+        <v>292</v>
+      </c>
+      <c r="B118" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C118" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A119" s="45">
+        <v>293</v>
+      </c>
+      <c r="B119" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A120" s="45">
+        <v>294</v>
+      </c>
+      <c r="B120" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C120" s="44" t="s">
+        <v>243</v>
+      </c>
+      <c r="D120" s="40" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A121" s="45">
+        <v>295</v>
+      </c>
+      <c r="B121" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A122" s="45">
+        <v>296</v>
+      </c>
+      <c r="B122" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C122" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="D122" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A123" s="45">
+        <v>297</v>
+      </c>
+      <c r="B123" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>240</v>
+      </c>
+      <c r="D123" s="44" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A124" s="46">
+        <v>298</v>
+      </c>
+      <c r="B124" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C124" s="37" t="s">
+        <v>239</v>
+      </c>
+      <c r="D124" s="36" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A125" s="46">
+        <v>299</v>
+      </c>
+      <c r="B125" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="C125" s="37" t="s">
+        <v>238</v>
+      </c>
+      <c r="D125" s="37" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A126" s="35">
+        <v>301</v>
+      </c>
+      <c r="B126" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C126" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="D126" s="36" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A127" s="35">
+        <v>302</v>
+      </c>
+      <c r="B127" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C127" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="D127" s="36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A128" s="35">
+        <v>303</v>
+      </c>
+      <c r="B128" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C128" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D128" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A129" s="35">
+        <v>304</v>
+      </c>
+      <c r="B129" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="D129" s="36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A130" s="35">
+        <v>305</v>
+      </c>
+      <c r="B130" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C130" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="D130" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A131" s="35">
+        <v>306</v>
+      </c>
+      <c r="B131" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C131" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="D131" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A132" s="35">
+        <v>307</v>
+      </c>
+      <c r="B132" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C132" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="D132" s="36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A133" s="35">
+        <v>308</v>
+      </c>
+      <c r="B133" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C133" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D133" s="36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A134" s="35">
+        <v>309</v>
+      </c>
+      <c r="B134" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C134" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="D134" s="36" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A135" s="35">
+        <v>310</v>
+      </c>
+      <c r="B135" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C135" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D135" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A136" s="35">
+        <v>311</v>
+      </c>
+      <c r="B136" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C136" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D136" s="36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A137" s="35">
+        <v>312</v>
+      </c>
+      <c r="B137" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C137" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D137" s="36" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A138" s="35">
+        <v>313</v>
+      </c>
+      <c r="B138" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C138" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="D138" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A139" s="35">
+        <v>314</v>
+      </c>
+      <c r="B139" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C139" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D139" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A140" s="35">
+        <v>315</v>
+      </c>
+      <c r="B140" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C140" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="D140" s="37" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A141" s="35">
+        <v>316</v>
+      </c>
+      <c r="B141" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C141" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D141" s="37" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A142" s="35">
+        <v>317</v>
+      </c>
+      <c r="B142" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C142" s="36" t="s">
+        <v>195</v>
+      </c>
+      <c r="D142" s="36" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A143" s="35">
+        <v>318</v>
+      </c>
+      <c r="B143" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C143" s="36" t="s">
+        <v>196</v>
+      </c>
+      <c r="D143" s="37" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A144" s="35">
+        <v>319</v>
+      </c>
+      <c r="B144" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C144" s="36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D144" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A145" s="35">
+        <v>320</v>
+      </c>
+      <c r="B145" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C145" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="D145" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A146" s="35">
+        <v>321</v>
+      </c>
+      <c r="B146" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C146" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D146" s="36" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A147" s="35">
+        <v>322</v>
+      </c>
+      <c r="B147" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C147" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="D147" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A148" s="35">
+        <v>323</v>
+      </c>
+      <c r="B148" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C148" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="D148" s="36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A149" s="35">
+        <v>324</v>
+      </c>
+      <c r="B149" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C149" s="36" t="s">
+        <v>197</v>
+      </c>
+      <c r="D149" s="36" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A150" s="35">
+        <v>325</v>
+      </c>
+      <c r="B150" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C150" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D150" s="36" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A151" s="35">
+        <v>326</v>
+      </c>
+      <c r="B151" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C151" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D151" s="36" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A152" s="35">
+        <v>327</v>
+      </c>
+      <c r="B152" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C152" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="D152" s="36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A153" s="35">
+        <v>328</v>
+      </c>
+      <c r="B153" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C153" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="D153" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A154" s="35">
+        <v>329</v>
+      </c>
+      <c r="B154" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C154" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" s="36" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A155" s="35">
+        <v>330</v>
+      </c>
+      <c r="B155" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C155" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="D155" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A156" s="39">
+        <v>331</v>
+      </c>
+      <c r="B156" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C156" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="D156" s="40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A157" s="39">
+        <v>332</v>
+      </c>
+      <c r="B157" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C157" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157" s="40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A158" s="39">
+        <v>333</v>
+      </c>
+      <c r="B158" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C158" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="D158" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A159" s="39">
+        <v>334</v>
+      </c>
+      <c r="B159" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C159" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="D159" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A160" s="39">
+        <v>335</v>
+      </c>
+      <c r="B160" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C160" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="D160" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A161" s="39">
+        <v>336</v>
+      </c>
+      <c r="B161" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C161" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D161" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A162" s="39">
+        <v>337</v>
+      </c>
+      <c r="B162" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C162" s="40" t="s">
+        <v>209</v>
+      </c>
+      <c r="D162" s="40" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A163" s="39">
+        <v>338</v>
+      </c>
+      <c r="B163" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C163" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A164" s="39">
+        <v>339</v>
+      </c>
+      <c r="B164" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C164" s="40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D164" s="40" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A165" s="39">
+        <v>340</v>
+      </c>
+      <c r="B165" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C165" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A166" s="39">
+        <v>341</v>
+      </c>
+      <c r="B166" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C166" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D166" s="40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A167" s="39">
+        <v>342</v>
+      </c>
+      <c r="B167" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C167" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D167" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A168" s="39">
+        <v>343</v>
+      </c>
+      <c r="B168" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C168" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D168" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A169" s="39">
+        <v>344</v>
+      </c>
+      <c r="B169" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C169" s="40" t="s">
+        <v>200</v>
+      </c>
+      <c r="D169" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A170" s="39">
+        <v>345</v>
+      </c>
+      <c r="B170" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C170" s="40" t="s">
+        <v>168</v>
+      </c>
+      <c r="D170" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A171" s="39">
+        <v>346</v>
+      </c>
+      <c r="B171" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C171" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D171" s="40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A172" s="39">
+        <v>347</v>
+      </c>
+      <c r="B172" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C172" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D172" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A173" s="39">
+        <v>348</v>
+      </c>
+      <c r="B173" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C173" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D173" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A174" s="39">
+        <v>349</v>
+      </c>
+      <c r="B174" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C174" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174" s="40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A175" s="39">
+        <v>350</v>
+      </c>
+      <c r="B175" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C175" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A176" s="39">
+        <v>351</v>
+      </c>
+      <c r="B176" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C176" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D176" s="44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A177" s="39">
+        <v>352</v>
+      </c>
+      <c r="B177" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C177" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D177" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A178" s="39">
+        <v>353</v>
+      </c>
+      <c r="B178" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C178" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="D178" s="40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A179" s="39">
+        <v>354</v>
+      </c>
+      <c r="B179" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C179" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D179" s="40" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A180" s="39">
+        <v>355</v>
+      </c>
+      <c r="B180" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C180" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="D180" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A181" s="39">
+        <v>356</v>
+      </c>
+      <c r="B181" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C181" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="D181" s="44" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A182" s="39">
+        <v>357</v>
+      </c>
+      <c r="B182" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C182" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="D182" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A183" s="39">
+        <v>358</v>
+      </c>
+      <c r="B183" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C183" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="D183" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A184" s="39">
+        <v>359</v>
+      </c>
+      <c r="B184" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C184" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="D184" s="40" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A185" s="39">
+        <v>360</v>
+      </c>
+      <c r="B185" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C185" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D185" s="40" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A186" s="39">
+        <v>361</v>
+      </c>
+      <c r="B186" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C186" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="D186" s="40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A187" s="39">
+        <v>362</v>
+      </c>
+      <c r="B187" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C187" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="D187" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A188" s="39">
+        <v>363</v>
+      </c>
+      <c r="B188" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C188" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="D188" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A189" s="39">
+        <v>364</v>
+      </c>
+      <c r="B189" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C189" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="D189" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A190" s="39">
+        <v>365</v>
+      </c>
+      <c r="B190" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C190" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="D190" s="40" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A191" s="39">
+        <v>366</v>
+      </c>
+      <c r="B191" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C191" s="40" t="s">
+        <v>90</v>
+      </c>
+      <c r="D191" s="40" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A192" s="39">
+        <v>367</v>
+      </c>
+      <c r="B192" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C192" s="40" t="s">
+        <v>92</v>
+      </c>
+      <c r="D192" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A193" s="39">
+        <v>368</v>
+      </c>
+      <c r="B193" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C193" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D193" s="40" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A194" s="39">
+        <v>369</v>
+      </c>
+      <c r="B194" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C194" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="D194" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A195" s="39">
+        <v>370</v>
+      </c>
+      <c r="B195" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C195" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="D195" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A196" s="39">
+        <v>371</v>
+      </c>
+      <c r="B196" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C196" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="D196" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A197" s="39">
+        <v>372</v>
+      </c>
+      <c r="B197" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C197" s="40" t="s">
+        <v>103</v>
+      </c>
+      <c r="D197" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A198" s="39">
+        <v>373</v>
+      </c>
+      <c r="B198" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C198" s="40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D198" s="40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A199" s="39">
+        <v>374</v>
+      </c>
+      <c r="B199" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C199" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="D199" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A200" s="39">
+        <v>375</v>
+      </c>
+      <c r="B200" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C200" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="D200" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A201" s="39">
+        <v>376</v>
+      </c>
+      <c r="B201" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C201" s="40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D201" s="40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A202" s="39">
+        <v>377</v>
+      </c>
+      <c r="B202" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C202" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D202" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A203" s="39">
+        <v>378</v>
+      </c>
+      <c r="B203" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C203" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="D203" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A204" s="39">
+        <v>379</v>
+      </c>
+      <c r="B204" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C204" s="40" t="s">
+        <v>118</v>
+      </c>
+      <c r="D204" s="40" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A205" s="39">
+        <v>380</v>
+      </c>
+      <c r="B205" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C205" s="40" t="s">
+        <v>121</v>
+      </c>
+      <c r="D205" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A206" s="39">
+        <v>381</v>
+      </c>
+      <c r="B206" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C206" s="40" t="s">
+        <v>123</v>
+      </c>
+      <c r="D206" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A207" s="39">
+        <v>382</v>
+      </c>
+      <c r="B207" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C207" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="D207" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A208" s="39">
+        <v>383</v>
+      </c>
+      <c r="B208" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C208" s="40" t="s">
+        <v>129</v>
+      </c>
+      <c r="D208" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A209" s="45">
+        <v>384</v>
+      </c>
+      <c r="B209" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C209" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="D209" s="44" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A210" s="45">
+        <v>385</v>
+      </c>
+      <c r="B210" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C210" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="D210" s="44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A211" s="45">
+        <v>386</v>
+      </c>
+      <c r="B211" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C211" s="44" t="s">
+        <v>135</v>
+      </c>
+      <c r="D211" s="44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212" s="45">
+        <v>387</v>
+      </c>
+      <c r="B212" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C212" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="D212" s="44" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213" s="45">
+        <v>388</v>
+      </c>
+      <c r="B213" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C213" s="44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D213" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214" s="39">
+        <v>389</v>
+      </c>
+      <c r="B214" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C214" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D214" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215" s="39">
+        <v>390</v>
+      </c>
+      <c r="B215" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C215" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="D215" s="40" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216" s="39">
+        <v>391</v>
+      </c>
+      <c r="B216" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C216" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="D216" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" s="39">
+        <v>392</v>
+      </c>
+      <c r="B217" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C217" s="40" t="s">
+        <v>147</v>
+      </c>
+      <c r="D217" s="40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218" s="39">
+        <v>393</v>
+      </c>
+      <c r="B218" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C218" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="D218" s="40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219" s="35">
+        <v>394</v>
+      </c>
+      <c r="B219" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C219" s="36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D219" s="37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A220" s="35">
+        <v>395</v>
+      </c>
+      <c r="B220" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C220" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="D220" s="36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221" s="35">
+        <v>396</v>
+      </c>
+      <c r="B221" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C221" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D221" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222" s="35">
+        <v>397</v>
+      </c>
+      <c r="B222" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C222" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D222" s="36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223" s="35">
+        <v>398</v>
+      </c>
+      <c r="B223" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C223" s="36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D223" s="36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224" s="35">
+        <v>399</v>
+      </c>
+      <c r="B224" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C224" s="36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D224" s="40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225" s="35">
+        <v>400</v>
+      </c>
+      <c r="B225" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C225" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="D225" s="36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226" s="35">
+        <v>401</v>
+      </c>
+      <c r="B226" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C226" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="D226" s="36" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227" s="35">
+        <v>402</v>
+      </c>
+      <c r="B227" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C227" s="36" t="s">
+        <v>172</v>
+      </c>
+      <c r="D227" s="36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228" s="35">
+        <v>403</v>
+      </c>
+      <c r="B228" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C228" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="D228" s="36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229" s="35">
+        <v>404</v>
+      </c>
+      <c r="B229" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C229" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="D229" s="36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230" s="35">
+        <v>405</v>
+      </c>
+      <c r="B230" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C230" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="D230" s="36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231" s="35">
+        <v>406</v>
+      </c>
+      <c r="B231" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C231" s="36" t="s">
+        <v>207</v>
+      </c>
+      <c r="D231" s="36" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232" s="35">
+        <v>407</v>
+      </c>
+      <c r="B232" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C232" s="38" t="s">
+        <v>201</v>
+      </c>
+      <c r="D232" s="38" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A233" s="35">
+        <v>408</v>
+      </c>
+      <c r="B233" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C233" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="D233" s="36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A234" s="35">
+        <v>409</v>
+      </c>
+      <c r="B234" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C234" s="38" t="s">
+        <v>202</v>
+      </c>
+      <c r="D234" s="38" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A235" s="35">
+        <v>410</v>
+      </c>
+      <c r="B235" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C235" s="38" t="s">
+        <v>204</v>
+      </c>
+      <c r="D235" s="36" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A236" s="35">
+        <v>411</v>
+      </c>
+      <c r="B236" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C236" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="D236" s="36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A237" s="35">
+        <v>412</v>
+      </c>
+      <c r="B237" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C237" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="D237" s="36" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A238" s="35">
+        <v>413</v>
+      </c>
+      <c r="B238" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C238" s="38" t="s">
+        <v>284</v>
+      </c>
+      <c r="D238" s="36" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A239" s="35">
+        <v>414</v>
+      </c>
+      <c r="B239" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C239" s="38" t="s">
+        <v>285</v>
+      </c>
+      <c r="D239" s="36" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A240" s="35">
+        <v>415</v>
+      </c>
+      <c r="B240" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C240" s="38" t="s">
+        <v>286</v>
+      </c>
+      <c r="D240" s="36" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A241" s="35">
+        <v>416</v>
+      </c>
+      <c r="B241" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C241" s="38" t="s">
+        <v>287</v>
+      </c>
+      <c r="D241" s="36" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A242" s="35">
+        <v>417</v>
+      </c>
+      <c r="B242" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C242" s="38" t="s">
+        <v>297</v>
+      </c>
+      <c r="D242" s="36" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A243" s="35">
+        <v>418</v>
+      </c>
+      <c r="B243" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C243" s="38" t="s">
+        <v>298</v>
+      </c>
+      <c r="D243" s="36" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A244" s="35">
+        <v>419</v>
+      </c>
+      <c r="B244" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C244" s="38" t="s">
+        <v>299</v>
+      </c>
+      <c r="D244" s="36" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245" s="35">
+        <v>420</v>
+      </c>
+      <c r="B245" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C245" s="38" t="s">
+        <v>300</v>
+      </c>
+      <c r="D245" s="36" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A246" s="35">
+        <v>421</v>
+      </c>
+      <c r="B246" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C246" s="38" t="s">
+        <v>309</v>
+      </c>
+      <c r="D246" s="36" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A247" s="35">
+        <v>422</v>
+      </c>
+      <c r="B247" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C247" s="38" t="s">
+        <v>310</v>
+      </c>
+      <c r="D247" s="36" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A248" s="35">
+        <v>423</v>
+      </c>
+      <c r="B248" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C248" s="38" t="s">
+        <v>311</v>
+      </c>
+      <c r="D248" s="36" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A249" s="35">
+        <v>424</v>
+      </c>
+      <c r="B249" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C249" s="38" t="s">
+        <v>312</v>
+      </c>
+      <c r="D249" s="36" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A250" s="35">
+        <v>425</v>
+      </c>
+      <c r="B250" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C250" s="38" t="s">
+        <v>313</v>
+      </c>
+      <c r="D250" s="36" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A251" s="35">
+        <v>426</v>
+      </c>
+      <c r="B251" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C251" s="38" t="s">
+        <v>320</v>
+      </c>
+      <c r="D251" s="36" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A252" s="35">
+        <v>427</v>
+      </c>
+      <c r="B252" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C252" s="38" t="s">
+        <v>324</v>
+      </c>
+      <c r="D252" s="36" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A253" s="35">
+        <v>428</v>
+      </c>
+      <c r="B253" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C253" s="38" t="s">
+        <v>321</v>
+      </c>
+      <c r="D253" s="40" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A254" s="35">
+        <v>429</v>
+      </c>
+      <c r="B254" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C254" s="38" t="s">
+        <v>323</v>
+      </c>
+      <c r="D254" s="40" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A255" s="35">
+        <v>430</v>
+      </c>
+      <c r="B255" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C255" s="38" t="s">
+        <v>322</v>
+      </c>
+      <c r="D255" s="40" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A256" s="35">
+        <v>431</v>
+      </c>
+      <c r="B256" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C256" s="38" t="s">
+        <v>327</v>
+      </c>
+      <c r="D256" s="36" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A257" s="35">
+        <v>432</v>
+      </c>
+      <c r="B257" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C257" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="D257" s="36" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A258" s="35">
+        <v>433</v>
+      </c>
+      <c r="B258" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C258" s="38" t="s">
+        <v>333</v>
+      </c>
+      <c r="D258" s="36" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A259" s="35">
+        <v>434</v>
+      </c>
+      <c r="B259" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C259" s="25" t="s">
+        <v>334</v>
+      </c>
+      <c r="D259" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A260" s="35">
+        <v>435</v>
+      </c>
+      <c r="B260" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C260" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="D260" s="25" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A261" s="35">
+        <v>436</v>
+      </c>
+      <c r="B261" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C261" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="D261" s="25" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A262" s="35">
+        <v>437</v>
+      </c>
+      <c r="B262" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C262" s="25" t="s">
+        <v>338</v>
+      </c>
+      <c r="D262" s="25" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A263" s="35">
+        <v>438</v>
+      </c>
+      <c r="B263" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C263" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="D263" s="25" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A264" s="35">
+        <v>439</v>
+      </c>
+      <c r="B264" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C264" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="D264" s="25" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A265" s="35">
+        <v>440</v>
+      </c>
+      <c r="B265" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C265" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="D265" s="25" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A266" s="35">
+        <v>441</v>
+      </c>
+      <c r="B266" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C266" s="25" t="s">
+        <v>345</v>
+      </c>
+      <c r="D266" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A267" s="42">
+        <v>442</v>
+      </c>
+      <c r="B267" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C267" s="47" t="s">
+        <v>346</v>
+      </c>
+      <c r="D267" s="25" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A268" s="42">
+        <v>443</v>
+      </c>
+      <c r="B268" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C268" s="48" t="s">
+        <v>347</v>
+      </c>
+      <c r="D268" s="25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A269" s="42">
+        <v>444</v>
+      </c>
+      <c r="B269" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C269" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D269" s="25" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A270" s="42">
+        <v>445</v>
+      </c>
+      <c r="B270" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C270" s="25" t="s">
+        <v>349</v>
+      </c>
+      <c r="D270" s="25" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A271" s="42">
+        <v>446</v>
+      </c>
+      <c r="B271" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C271" s="25" t="s">
+        <v>350</v>
+      </c>
+      <c r="D271" s="25" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A272" s="42">
+        <v>447</v>
+      </c>
+      <c r="B272" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C272" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="D272" s="25" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A273" s="42">
+        <v>448</v>
+      </c>
+      <c r="B273" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C273" s="25" t="s">
+        <v>352</v>
+      </c>
+      <c r="D273" s="25" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A274" s="42">
+        <v>449</v>
+      </c>
+      <c r="B274" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C274" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="D274" s="25" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A275" s="42">
+        <v>450</v>
+      </c>
+      <c r="B275" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C275" s="25" t="s">
+        <v>354</v>
+      </c>
+      <c r="D275" s="25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A276" s="42">
+        <v>451</v>
+      </c>
+      <c r="B276" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C276" s="25" t="s">
+        <v>355</v>
+      </c>
+      <c r="D276" s="25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A277" s="42">
+        <v>452</v>
+      </c>
+      <c r="B277" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C277" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="D277" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A278" s="42">
+        <v>453</v>
+      </c>
+      <c r="B278" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C278" s="25" t="s">
+        <v>357</v>
+      </c>
+      <c r="D278" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A279" s="42">
+        <v>454</v>
+      </c>
+      <c r="B279" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C279" s="25" t="s">
+        <v>358</v>
+      </c>
+      <c r="D279" s="25" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A280" s="42">
+        <v>455</v>
+      </c>
+      <c r="B280" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C280" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="D280" s="25" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A281" s="42">
+        <v>456</v>
+      </c>
+      <c r="B281" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C281" s="25" t="s">
+        <v>360</v>
+      </c>
+      <c r="D281" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A282" s="42">
+        <v>457</v>
+      </c>
+      <c r="B282" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C282" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="D282" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A283" s="42">
+        <v>458</v>
+      </c>
+      <c r="B283" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C283" s="25" t="s">
+        <v>362</v>
+      </c>
+      <c r="D283" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A284" s="42">
+        <v>459</v>
+      </c>
+      <c r="B284" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C284" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="D284" s="25" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A285" s="42">
+        <v>460</v>
+      </c>
+      <c r="B285" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C285" s="25" t="s">
+        <v>364</v>
+      </c>
+      <c r="D285" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A286" s="42">
+        <v>461</v>
+      </c>
+      <c r="B286" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C286" s="25" t="s">
+        <v>365</v>
+      </c>
+      <c r="D286" s="25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A287" s="42">
+        <v>462</v>
+      </c>
+      <c r="B287" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C287" s="25" t="s">
+        <v>366</v>
+      </c>
+      <c r="D287" s="25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A288" s="49">
+        <v>464</v>
+      </c>
+      <c r="B288" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C288" s="20" t="s">
+        <v>368</v>
+      </c>
+      <c r="D288" s="25" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A289" s="42">
+        <v>465</v>
+      </c>
+      <c r="B289" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C289" s="25" t="s">
+        <v>369</v>
+      </c>
+      <c r="D289" s="25" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A290" s="42">
+        <v>466</v>
+      </c>
+      <c r="B290" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C290" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="D290" s="25" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A291" s="42">
+        <v>467</v>
+      </c>
+      <c r="B291" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C291" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="D291" s="25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A292" s="42">
+        <v>468</v>
+      </c>
+      <c r="B292" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C292" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="D292" s="25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A293" s="42">
+        <v>469</v>
+      </c>
+      <c r="B293" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C293" s="25" t="s">
+        <v>373</v>
+      </c>
+      <c r="D293" s="25" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A294" s="42">
+        <v>470</v>
+      </c>
+      <c r="B294" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C294" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="D294" s="25" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A295" s="42">
+        <v>471</v>
+      </c>
+      <c r="B295" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C295" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="D295" s="25" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A296" s="42">
+        <v>472</v>
+      </c>
+      <c r="B296" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C296" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="D296" s="25" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A297" s="42">
+        <v>473</v>
+      </c>
+      <c r="B297" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C297" s="25" t="s">
+        <v>377</v>
+      </c>
+      <c r="D297" s="25" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A298" s="42">
+        <v>474</v>
+      </c>
+      <c r="B298" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C298" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="D298" s="25" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A299" s="42">
+        <v>475</v>
+      </c>
+      <c r="B299" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C299" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="D299" s="25" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A300" s="42">
+        <v>476</v>
+      </c>
+      <c r="B300" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C300" s="50" t="s">
+        <v>448</v>
+      </c>
+      <c r="D300" s="36" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A301" s="42">
+        <v>477</v>
+      </c>
+      <c r="B301" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C301" s="25" t="s">
+        <v>443</v>
+      </c>
+      <c r="D301" s="25" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A302" s="42">
+        <v>478</v>
+      </c>
+      <c r="B302" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C302" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="D302" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A303" s="42">
+        <v>479</v>
+      </c>
+      <c r="B303" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C303" s="25" t="s">
+        <v>447</v>
+      </c>
+      <c r="D303" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A304" s="42">
+        <v>480</v>
+      </c>
+      <c r="B304" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C304" s="25" t="s">
+        <v>437</v>
+      </c>
+      <c r="D304" s="25" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A305" s="42">
+        <v>481</v>
+      </c>
+      <c r="B305" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C305" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="D305" s="25" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A306" s="42">
+        <v>482</v>
+      </c>
+      <c r="B306" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C306" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="D306" s="25" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A307" s="42">
+        <v>483</v>
+      </c>
+      <c r="B307" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C307" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="D307" s="25" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A308" s="42">
+        <v>484</v>
+      </c>
+      <c r="B308" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C308" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="D308" s="25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A309" s="42">
+        <v>485</v>
+      </c>
+      <c r="B309" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C309" s="25" t="s">
+        <v>453</v>
+      </c>
+      <c r="D309" s="25" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A310" s="42">
+        <v>486</v>
+      </c>
+      <c r="B310" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C310" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="D310" s="25" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A311" s="42">
+        <v>487</v>
+      </c>
+      <c r="B311" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C311" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="D311" s="25" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A312" s="42">
+        <v>489</v>
+      </c>
+      <c r="B312" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C312" s="51" t="s">
+        <v>482</v>
+      </c>
+      <c r="D312" s="51" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A313" s="42">
+        <v>490</v>
+      </c>
+      <c r="B313" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C313" s="43" t="s">
+        <v>480</v>
+      </c>
+      <c r="D313" s="51" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A314" s="42">
+        <v>491</v>
+      </c>
+      <c r="B314" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C314" s="25" t="s">
+        <v>481</v>
+      </c>
+      <c r="D314" s="51" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A315" s="52">
+        <v>493</v>
+      </c>
+      <c r="B315" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C315" s="54" t="s">
+        <v>522</v>
+      </c>
+      <c r="D315" s="55" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A316" s="52">
+        <v>494</v>
+      </c>
+      <c r="B316" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C316" s="54" t="s">
+        <v>542</v>
+      </c>
+      <c r="D316" s="55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A317" s="52">
+        <v>495</v>
+      </c>
+      <c r="B317" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C317" s="54" t="s">
+        <v>543</v>
+      </c>
+      <c r="D317" s="55" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A318" s="52">
+        <v>496</v>
+      </c>
+      <c r="B318" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C318" s="54" t="s">
+        <v>561</v>
+      </c>
+      <c r="D318" s="55" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A319" s="52">
+        <v>497</v>
+      </c>
+      <c r="B319" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C319" s="54" t="s">
+        <v>562</v>
+      </c>
+      <c r="D319" s="55" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A320" s="52">
+        <v>498</v>
+      </c>
+      <c r="B320" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C320" s="54" t="s">
+        <v>563</v>
+      </c>
+      <c r="D320" s="55" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A321" s="52">
+        <v>499</v>
+      </c>
+      <c r="B321" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C321" s="54" t="s">
+        <v>564</v>
+      </c>
+      <c r="D321" s="55" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A322" s="52">
+        <v>500</v>
+      </c>
+      <c r="B322" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C322" s="54" t="s">
+        <v>544</v>
+      </c>
+      <c r="D322" s="55" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A323" s="42" t="s">
+        <v>439</v>
+      </c>
+      <c r="B323" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C323" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="D323" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A324" s="42" t="s">
+        <v>404</v>
+      </c>
+      <c r="B324" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C324" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="D324" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A325" s="42" t="s">
+        <v>405</v>
+      </c>
+      <c r="B325" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C325" s="25" t="s">
+        <v>408</v>
+      </c>
+      <c r="D325" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A326" s="42" t="s">
+        <v>406</v>
+      </c>
+      <c r="B326" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C326" s="25" t="s">
+        <v>445</v>
+      </c>
+      <c r="D326" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A327" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="B327" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C327" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="D327" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A328" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="B328" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C328" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="D328" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A329" s="22" t="s">
+        <v>411</v>
+      </c>
+      <c r="B329" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C329" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="D329" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A330" s="22" t="s">
+        <v>412</v>
+      </c>
+      <c r="B330" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="D330" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A331" s="22" t="s">
+        <v>413</v>
+      </c>
+      <c r="B331" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C331" s="24" t="s">
+        <v>423</v>
+      </c>
+      <c r="D331" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A332" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="B332" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C332" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="D332" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A333" s="22" t="s">
+        <v>415</v>
+      </c>
+      <c r="B333" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C333" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="D333" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A334" s="22" t="s">
+        <v>416</v>
+      </c>
+      <c r="B334" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C334" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="D334" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A335" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B335" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C335" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="D335" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A336" s="22" t="s">
+        <v>418</v>
+      </c>
+      <c r="B336" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C336" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="D336" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A337" s="22" t="s">
+        <v>419</v>
+      </c>
+      <c r="B337" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="D337" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A338" s="22" t="s">
+        <v>441</v>
+      </c>
+      <c r="B338" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="D338" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A339" s="42" t="s">
+        <v>429</v>
+      </c>
+      <c r="B339" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C339" s="25" t="s">
+        <v>451</v>
+      </c>
+      <c r="D339" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A340" s="42" t="s">
+        <v>430</v>
+      </c>
+      <c r="B340" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C340" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="D340" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A341" s="42" t="s">
+        <v>431</v>
+      </c>
+      <c r="B341" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C341" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="D341" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A342" s="42" t="s">
+        <v>432</v>
+      </c>
+      <c r="B342" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C342" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="D342" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A343" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="B343" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C343" s="25" t="s">
+        <v>459</v>
+      </c>
+      <c r="D343" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A344" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="B344" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C344" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="D344" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A345" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="B345" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C345" s="25" t="s">
+        <v>464</v>
+      </c>
+      <c r="D345" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A346" s="42" t="s">
+        <v>463</v>
+      </c>
+      <c r="B346" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C346" s="25" t="s">
+        <v>465</v>
+      </c>
+      <c r="D346" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A347" s="42" t="s">
+        <v>472</v>
+      </c>
+      <c r="B347" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C347" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="D347" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A348" s="42" t="s">
+        <v>473</v>
+      </c>
+      <c r="B348" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C348" s="51" t="s">
+        <v>475</v>
+      </c>
+      <c r="D348" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A349" s="42" t="s">
+        <v>478</v>
+      </c>
+      <c r="B349" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C349" s="51" t="s">
+        <v>479</v>
+      </c>
+      <c r="D349" s="25" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A350" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="B350" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C350" s="25" t="s">
+        <v>471</v>
+      </c>
+      <c r="D350" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A351" s="42" t="s">
+        <v>511</v>
+      </c>
+      <c r="B351" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C351" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="D351" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A352" s="42" t="s">
+        <v>513</v>
+      </c>
+      <c r="B352" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C352" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="D352" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A353" s="42" t="s">
+        <v>515</v>
+      </c>
+      <c r="B353" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C353" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="D353" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A354" s="42" t="s">
+        <v>518</v>
+      </c>
+      <c r="B354" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C354" s="58" t="s">
+        <v>520</v>
+      </c>
+      <c r="D354" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A355" s="42" t="s">
+        <v>519</v>
+      </c>
+      <c r="B355" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C355" s="58" t="s">
+        <v>521</v>
+      </c>
+      <c r="D355" s="57" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A356" s="52" t="s">
+        <v>517</v>
+      </c>
+      <c r="B356" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C356" s="54" t="s">
+        <v>555</v>
+      </c>
+      <c r="D356" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A357" s="52" t="s">
+        <v>549</v>
+      </c>
+      <c r="B357" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C357" s="54" t="s">
+        <v>556</v>
+      </c>
+      <c r="D357" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A358" s="52" t="s">
+        <v>546</v>
+      </c>
+      <c r="B358" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C358" s="54" t="s">
+        <v>557</v>
+      </c>
+      <c r="D358" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A359" s="52" t="s">
+        <v>547</v>
+      </c>
+      <c r="B359" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C359" s="54" t="s">
+        <v>558</v>
+      </c>
+      <c r="D359" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A360" s="52" t="s">
+        <v>550</v>
+      </c>
+      <c r="B360" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C360" s="54" t="s">
+        <v>559</v>
+      </c>
+      <c r="D360" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A361" s="52" t="s">
+        <v>551</v>
+      </c>
+      <c r="B361" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C361" s="54" t="s">
+        <v>560</v>
+      </c>
+      <c r="D361" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A362" s="52" t="s">
+        <v>548</v>
+      </c>
+      <c r="B362" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="C362" s="54" t="s">
+        <v>554</v>
+      </c>
+      <c r="D362" s="66" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A363" s="68"/>
+      <c r="B363" s="56"/>
+      <c r="C363" s="58"/>
+      <c r="D363" s="69"/>
+    </row>
+    <row r="364" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A364" s="42"/>
+      <c r="B364" s="59" t="s">
+        <v>495</v>
+      </c>
+      <c r="C364" s="60" t="s">
+        <v>531</v>
+      </c>
+      <c r="D364" s="25"/>
+    </row>
+    <row r="365" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A365" s="42">
+        <v>600</v>
+      </c>
+      <c r="B365" s="61" t="s">
+        <v>484</v>
+      </c>
+      <c r="C365" s="62" t="s">
+        <v>486</v>
+      </c>
+      <c r="D365" s="63" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A366" s="42">
+        <v>601</v>
+      </c>
+      <c r="B366" s="61" t="s">
+        <v>484</v>
+      </c>
+      <c r="C366" s="62" t="s">
+        <v>487</v>
+      </c>
+      <c r="D366" s="63" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A367" s="42">
+        <v>602</v>
+      </c>
+      <c r="B367" s="61" t="s">
+        <v>484</v>
+      </c>
+      <c r="C367" s="62" t="s">
+        <v>488</v>
+      </c>
+      <c r="D367" s="63" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A368" s="42">
+        <v>603</v>
+      </c>
+      <c r="B368" s="61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C368" s="62" t="s">
+        <v>490</v>
+      </c>
+      <c r="D368" s="63" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A369" s="42">
+        <v>604</v>
+      </c>
+      <c r="B369" s="61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C369" s="62" t="s">
+        <v>489</v>
+      </c>
+      <c r="D369" s="63" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A370" s="42">
+        <v>605</v>
+      </c>
+      <c r="B370" s="61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C370" s="62" t="s">
+        <v>491</v>
+      </c>
+      <c r="D370" s="63" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="63" x14ac:dyDescent="0.25">
+      <c r="A371" s="42">
+        <v>606</v>
+      </c>
+      <c r="B371" s="61" t="s">
+        <v>484</v>
+      </c>
+      <c r="C371" s="62" t="s">
+        <v>493</v>
+      </c>
+      <c r="D371" s="63" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A372" s="42">
+        <v>607</v>
+      </c>
+      <c r="B372" s="61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C372" s="62" t="s">
+        <v>492</v>
+      </c>
+      <c r="D372" s="63" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="42">
+        <v>608</v>
+      </c>
+      <c r="B373" s="61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C373" s="62" t="s">
+        <v>494</v>
+      </c>
+      <c r="D373" s="63" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="65">
+        <v>609</v>
+      </c>
+      <c r="B374" s="65" t="s">
+        <v>525</v>
+      </c>
+      <c r="C374" s="65" t="s">
+        <v>534</v>
+      </c>
+      <c r="D374" s="65" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A375" s="65"/>
+      <c r="B375" s="65"/>
+      <c r="C375" s="65"/>
+      <c r="D375" s="65"/>
+    </row>
+    <row r="376" spans="1:4" s="64" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A376" s="65">
+        <v>611</v>
+      </c>
+      <c r="B376" s="65" t="s">
+        <v>526</v>
+      </c>
+      <c r="C376" s="65" t="s">
+        <v>535</v>
+      </c>
+      <c r="D376" s="65" t="s">
         <v>528</v>
       </c>
-      <c r="D2" s="54" t="s">
-[...2258 lines deleted...]
-      <c r="A164" s="57">
+    </row>
+    <row r="377" spans="1:4" s="64" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="65">
+        <v>612</v>
+      </c>
+      <c r="B377" s="65" t="s">
+        <v>525</v>
+      </c>
+      <c r="C377" s="65" t="s">
+        <v>536</v>
+      </c>
+      <c r="D377" s="65" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A378" s="65">
+        <v>613</v>
+      </c>
+      <c r="B378" s="65" t="s">
+        <v>525</v>
+      </c>
+      <c r="C378" s="65" t="s">
+        <v>537</v>
+      </c>
+      <c r="D378" s="65" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A379" s="65">
+        <v>614</v>
+      </c>
+      <c r="B379" s="65" t="s">
+        <v>526</v>
+      </c>
+      <c r="C379" s="65" t="s">
+        <v>538</v>
+      </c>
+      <c r="D379" s="65" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A380" s="65">
+        <v>615</v>
+      </c>
+      <c r="B380" s="65" t="s">
+        <v>525</v>
+      </c>
+      <c r="C380" s="65" t="s">
+        <v>539</v>
+      </c>
+      <c r="D380" s="65" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" s="64" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A381" s="65">
+        <v>616</v>
+      </c>
+      <c r="B381" s="65" t="s">
+        <v>526</v>
+      </c>
+      <c r="C381" s="65" t="s">
+        <v>540</v>
+      </c>
+      <c r="D381" s="65" t="s">
         <v>339</v>
       </c>
-      <c r="B164" s="57" t="s">
-[...2867 lines deleted...]
-      <c r="D381" s="39"/>
     </row>
     <row r="382" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A382" s="33"/>
-[...2 lines deleted...]
-      <c r="D382" s="39"/>
+      <c r="A382" s="42"/>
+      <c r="B382" s="42"/>
+      <c r="C382" s="25"/>
+      <c r="D382" s="25"/>
     </row>
     <row r="383" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A383" s="33"/>
-[...2 lines deleted...]
-      <c r="D383" s="39"/>
+      <c r="A383" s="42"/>
+      <c r="B383" s="42"/>
+      <c r="C383" s="25"/>
+      <c r="D383" s="25"/>
     </row>
     <row r="384" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A384" s="33"/>
-[...2 lines deleted...]
-      <c r="D384" s="39"/>
+      <c r="A384" s="42"/>
+      <c r="B384" s="42"/>
+      <c r="C384" s="25"/>
+      <c r="D384" s="25"/>
     </row>
     <row r="385" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A385" s="33"/>
-[...2 lines deleted...]
-      <c r="D385" s="39"/>
+      <c r="A385" s="42"/>
+      <c r="B385" s="42"/>
+      <c r="C385" s="25"/>
+      <c r="D385" s="25"/>
     </row>
     <row r="386" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A386" s="33"/>
-[...2 lines deleted...]
-      <c r="D386" s="39"/>
+      <c r="A386" s="42"/>
+      <c r="B386" s="42"/>
+      <c r="C386" s="25"/>
+      <c r="D386" s="25"/>
     </row>
     <row r="387" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A387" s="33"/>
-[...2 lines deleted...]
-      <c r="D387" s="39"/>
+      <c r="A387" s="42"/>
+      <c r="B387" s="42"/>
+      <c r="C387" s="25"/>
+      <c r="D387" s="25"/>
     </row>
     <row r="388" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A388" s="33"/>
-[...356 lines deleted...]
-      <c r="D447" s="39"/>
+      <c r="A388" s="42"/>
+      <c r="B388" s="42"/>
+      <c r="C388" s="25"/>
+      <c r="D388" s="25"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="74" orientation="portrait" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="72" orientation="portrait" verticalDpi="180" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M338"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="64.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="1" customWidth="1"/>
     <col min="5" max="10" width="10.140625" style="1"/>
     <col min="11" max="11" width="1.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
@@ -8519,51 +8435,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>313</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="17">
         <v>490</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="30" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>322</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>177</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8">
         <v>342</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>160</v>
@@ -9040,65 +8956,65 @@
     <row r="70" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>439</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>342</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>147</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>305</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>189</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>416</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>287</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="8">
         <v>286</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>251</v>
@@ -9460,51 +9376,51 @@
     <row r="100" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="8">
         <v>211</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>195</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>155</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>327</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>130</v>
@@ -9863,51 +9779,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="11">
         <v>296</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>241</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="17">
         <v>489</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C130" s="29" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D130" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="8">
         <v>338</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>431</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>160</v>
@@ -10804,51 +10720,51 @@
     <row r="196" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>110</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>308</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="8">
         <v>390</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>329</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>2</v>
@@ -12369,51 +12285,51 @@
         <v>59</v>
       </c>
     </row>
     <row r="308" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="8">
         <v>284</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D308" s="9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="309" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>224</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C309" s="4" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D309" s="10" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="17">
         <v>442</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C310" s="18" t="s">
         <v>346</v>
       </c>
       <c r="D310" s="16" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="311" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>205</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>281</v>